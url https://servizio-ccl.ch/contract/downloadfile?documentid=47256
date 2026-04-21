--- v1 (2026-02-20)
+++ v2 (2026-04-21)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20730"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\GAV-Service\GAV-Datenbank\Vertragsdokumentation\505001 MEM-Industrie\06_Auslegungen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{34E8D428-E68F-464F-9204-A5D2C807B4BF}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3F077FB8-A880-4BB7-8D8A-448B235892DD}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Tabelle1!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2656" uniqueCount="1665">
   <si>
     <t>A. &amp; J. Stöckli AG</t>
   </si>
   <si>
     <t>Ennetbachstrasse 40</t>
@@ -5004,66 +5004,66 @@
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Binningen 1</t>
   </si>
   <si>
     <t>Bern 22</t>
   </si>
   <si>
     <t>Haag (Rheintal)</t>
   </si>
   <si>
     <t>Müllheim Dorf</t>
   </si>
   <si>
     <t>Muttenz 1</t>
   </si>
   <si>
     <t>E-Mail</t>
   </si>
   <si>
     <t>Alex Neher AG</t>
   </si>
   <si>
-    <t>Membri ASM al 1° gennaio 2020</t>
-[...14 lines deleted...]
-    <t>Cantone</t>
+    <t>Membres ASM, état au 1er janvier 2020</t>
+  </si>
+  <si>
+    <t>Entreprise</t>
+  </si>
+  <si>
+    <t>Rue</t>
+  </si>
+  <si>
+    <t>NPA</t>
+  </si>
+  <si>
+    <t>Lieu</t>
+  </si>
+  <si>
+    <t>Canton</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -5386,51 +5386,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F546"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="50.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="39.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>1659</v>
       </c>
       <c r="C1" s="2"/>
     </row>
     <row r="2" spans="1:6" s="4" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
         <v>1660</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>1661</v>
       </c>